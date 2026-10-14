--- v0 (2026-09-22)
+++ v1 (2026-10-14)
@@ -589,63 +589,67 @@
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>28 21 13.13</w:t>
       </w:r>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Analytic Packages for IP Cameras</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1C587E" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="3E1C587E" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="381659BA">
-          <v:rect id="_x0000_i1035" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="1063C8D5">
+          <v:rect id="Horizontal Line 1" o:spid="_x0000_s2060" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="607BAA78" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat SemiBold" w:hAnsi="Montserrat SemiBold"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.2 REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0347AF7D" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1127,63 +1131,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxii. WAN – Wide Area Network</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB20305" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxiii. WDR – Wide Dynamic Range</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272AD2E6" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="272AD2E6" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="6167652E">
-          <v:rect id="_x0000_i1034" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="1C5E7BBD">
+          <v:rect id="Horizontal Line 2" o:spid="_x0000_s2059" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="30E9939A" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.3 CERTIFICATIONS, STANDARDS, AND RATINGS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BD050D1" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1278,63 +1286,67 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Video</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DD9CF3E" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a. ITU-T Recommendation H.264</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F0350B" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="77F0350B" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="06D1388E">
-          <v:rect id="_x0000_i1033" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="796F0F75">
+          <v:rect id="Horizontal Line 3" o:spid="_x0000_s2058" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="552FD7B0" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.4 SUBMITTALS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27725BF9" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1399,64 +1411,67 @@
         <w:t>Provide manufacturer's installation and operating manuals/guides.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E476EF3" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provide manufacturer's warranty statement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75785995" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="75785995" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-          <v:rect id="_x0000_i1032" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="09C76E3C">
+          <v:rect id="Horizontal Line 4" o:spid="_x0000_s2057" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2511AC41" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.5 QUALIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="320A0E82" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1561,63 +1576,67 @@
         <w:t>C. Installer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1973E793" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Authorized installer of specified manufacturer with at least 5 years of experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E87A462" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="0E87A462" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="37DAE29B">
-          <v:rect id="_x0000_i1031" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="539E8FA7">
+          <v:rect id="Horizontal Line 5" o:spid="_x0000_s2056" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="04B9FD00" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.6 DELIVERY, STORAGE AND HANDLING</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2BA1B8" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1722,63 +1741,67 @@
         <w:t>C. Handling</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0387B568" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Handle and operate products and systems in accordance with manufacturer's instructions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0846FAFA" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="0846FAFA" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="28279889">
-          <v:rect id="_x0000_i1030" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="4A912DC4">
+          <v:rect id="Horizontal Line 6" o:spid="_x0000_s2055" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="2616F208" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.7 WARRANTY</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594FF2FF" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1798,64 +1821,67 @@
         <w:t>A. Warranty Period</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B2A1586" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The manufacturer shall warrant the camera for a period of 5 years for the repair or replacement of defective equipment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48889D4E" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="48889D4E" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-          <v:rect id="_x0000_i1029" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="64BE7583">
+          <v:rect id="Horizontal Line 7" o:spid="_x0000_s2054" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C079B45" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.8 CERTIFICATIONS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADC690E" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -1986,63 +2012,67 @@
         <w:t>UL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="131716CC" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UKCA</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D2496D" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="77D2496D" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="428C667E">
-          <v:rect id="_x0000_i1028" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="7F88680D">
+          <v:rect id="Horizontal Line 8" o:spid="_x0000_s2053" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5957D913" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.9 TECH SUPPORT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2F9F1F" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -2107,63 +2137,67 @@
         <w:t>Technical support shall be via email or toll-free phone number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49C31193" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Technical support shall be available weekdays from 5 a.m. to 5 p.m. PST.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D1B2B6" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="40D1B2B6" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="75319BDE">
-          <v:rect id="_x0000_i1027" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="269DB0D5">
+          <v:rect id="Horizontal Line 9" o:spid="_x0000_s2052" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="47C1D9FE" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PART 2 PRODUCT</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64BD83D6" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -2368,63 +2402,67 @@
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A 20 megapixel outdoor IP multisensor camera featuring four 1/2.8" Sony Progressive Scan CMOS sensors, a 2.7–13.5mm motorized varifocal zoom lens per sensor, adaptive IR up to 131', True Day/Night imaging, and H.264 </w:t>
       </w:r>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>encoding — delivering wide-area, high-resolution surveillance from a single device.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EC01732" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+    <w:p w14:paraId="6EC01732" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
         </w:rPr>
-        <w:pict w14:anchorId="1944EBAF">
-          <v:rect id="_x0000_i1026" alt="" style="width:468pt;height:.05pt;mso-width-percent:0;mso-height-percent:0;mso-width-percent:0;mso-height-percent:0" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#a0a0a0" stroked="f"/>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="5BA01791">
+          <v:rect id="Horizontal Line 10" o:spid="_x0000_s2051" style="width:468pt;height:.05pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCPbl8oXQIAAL0EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P0zAQvSPxHyzfadKvZRs1XVXdLkJa&#13;&#10;YMUWcXYdJ7FwPMZ2m5Zfz9hJu1m4IRrJmrFnnt+b8XR5d2oUOQrrJOicjkcpJUJzKKSucvpt9/Du&#13;&#10;lhLnmS6YAi1yehaO3q3evlm2JhMTqEEVwhIE0S5rTU5r702WJI7XomFuBEZoPCzBNsyja6uksKxF&#13;&#10;9EYlkzS9SVqwhbHAhXO4e98d0lXEL0vB/ZeydMITlVPk5uNq47oPa7JasqyyzNSS9zTYP7BomNR4&#13;&#10;6RXqnnlGDlb+BdVIbsFB6UccmgTKUnIRNaCacfqHmueaGRG1YHGcuZbJ/T9Y/vn4bJ5soO7MI/Af&#13;&#10;jmj4ClinMUVrUzNdibUzWMh+a1tI/wRSe2QxjLEW2lqw4vV2lLA7G2x9DN6Jkw8IwcXaJ61x2ZVD&#13;&#10;cByyIfv2ExSYwg4eYllPpW0CRywYOcXuna/dQ0TCcXO+mE1vUmwyx7Ob6Tzis+ySaqzzHwQ0JBg5&#13;&#10;tagoQrPjo/OBCssuIeEmDQ9Sqfg8lCZtThfzyTwm4Gspwhmx4L9LX0eJgU3sv0O0ziAGsBbdtrPV&#13;&#10;fqMsOTJ8h+s0fD29yg2jx2n4RaRXKdtp+AYpyLa6XKWkJtgmrMCsS+/UXHgG/EZ6HDMlm5zeXmNY&#13;&#10;Fvq11UVU6ZlUnY3YSve9Ce0Iw+SyPRRnbA2KDqLCzKNRg/1FSYvzk1P388CsoER91Kh7MZ7NwsBF&#13;&#10;ZzZ/P0HHDk/2wxOmOULl1FNUEsyN74b0YKys6vhcgg4Na3wSpYwNe2HVk8UZiX3s5zkM4dCPUS//&#13;&#10;OqvfAAAA//8DAFBLAwQUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbExP&#13;&#10;QU7DMBC8I/UP1lbiRp2CqCCNU6VAr5UoSMDNjRc7aryOYrcJv2fLpVxGGs3s7EyxGn0rTtjHJpCC&#13;&#10;+SwDgVQH05BV8P62uXkAEZMmo9tAqOAHI6zKyVWhcxMGesXTLlnBIRRzrcCl1OVSxtqh13EWOiTW&#13;&#10;vkPvdWLaW2l6PXC4b+Vtli2k1w3xB6c7fHJYH3ZHr+Cl+9pW9zbK6iO5z0NYDxu3tUpdT8fnJUO1&#13;&#10;BJFwTJcLOG/g/lBysX04komiVcBr0h+y9ni3YLo/m2RZyP/9y18AAAD//wMAUEsBAi0AFAAGAAgA&#13;&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#13;&#10;LQAUAAYACAAAACEAj25fKF0CAAC9BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAwbDipNoAAAAHAQAADwAAAAAAAAAAAAAAAAC3BAAAZHJzL2Rvd25yZXYu&#13;&#10;eG1sUEsFBgAAAAAEAAQA8wAAAL4FAAAAAA==&#13;&#10;" filled="f">
+            <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A46C390" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="00452970" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00452970">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.2 PRODUCT DESCRIPTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67C94274" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="00452970" w:rsidRDefault="009B348E" w:rsidP="00D273A8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
@@ -3834,113 +3872,94 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Analytics are available in a future firmware update.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="553E2F73" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="00344A9A">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>i. Intrusion Detection: Person, Vehicle classification; 4 configurable detection areas; configurable sensitivity and object size</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAF2D56" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="00344A9A">
+    <w:p w14:paraId="546B1EEC" w14:textId="657E63FB" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="00A45939">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ii. Line Crossing: 4 configurable detection areas; configurable sensitivity, object size, and trigger direction</w:t>
-      </w:r>
-[...18 lines deleted...]
-        <w:t>iii. Loitering Detection: Person, Vehicle classification; 4 configurable detection areas; configurable sensitivity and object size</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C8E260B" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Onboard Storage: 2x MicroSD Card, up to 1.5TB (each card)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64563375" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="00D273A8" w:rsidRDefault="009B348E" w:rsidP="00344A9A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D273A8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>G. Key Accessories</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A0109EF" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E">
       <w:pPr>
@@ -4080,64 +4099,59 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7195" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D5A4F87" w14:textId="1FAB2A63" w:rsidR="00D273A8" w:rsidRDefault="00D273A8" w:rsidP="00D273A8">
             <w:pPr>
               <w:pStyle w:val="text-start"/>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20MP Outdoor Multisensor with 2.7~13.5mm, VF, AF, Motorized Zoom Lens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7AF23ED2" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00B441D1" w:rsidP="009B348E">
+    <w:p w14:paraId="7AF23ED2" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="00FD232B" w:rsidP="009B348E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...5 lines deleted...]
-          <v:rect id="Horizontal Line 11" o:spid="_x0000_s2050" style="width:468pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCK7d8vYAIAAL8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/0ySl3UvUdFV1uwhp&#13;&#10;gRVbxLPrOImF4zG227R8PWMn7WbhDdFI1tgzPj5nLl3cHVtFDsI6Cbqg2SSlRGgOpdR1Qb9tH97d&#13;&#10;UOI80yVToEVBT8LRu+XbN4vO5GIKDahSWIIg2uWdKWjjvcmTxPFGtMxNwAiNzgpsyzxubZ2UlnWI&#13;&#10;3qpkmqZXSQe2NBa4cA5P73snXUb8qhLcf6kqJzxRBUVuPq42rruwJssFy2vLTCP5QIP9A4uWSY2P&#13;&#10;XqDumWdkb+VfUK3kFhxUfsKhTaCqJBdRA6rJ0j/UPDfMiKgFk+PMJU3u/8Hyz4dn82QDdWcegf9w&#13;&#10;RMNXwDxlFK11w3QtVs5gIoejTSn9E0jtkcU4xlroGsHK18dRwvZksPQxeCuOPiCELeY+6YzLLxzC&#13;&#10;xiEbsus+QYlX2N5DTOuxsm3giAkjx1i906V6iEg4Hs6yq2x2PZ1TwtGZTa9jdROWny8b6/wHAS0J&#13;&#10;RkEtaorg7PDofCDD8nNIeEvDg1QqNojSpCvo7RzBhyKXwUcs+O/SN1Fk4BOdDtF6gxjAbPTHzta7&#13;&#10;tbLkwLATV2n4YgKwZdw4OkvDLyK9urJ5H77RFWRbn59SUhMsVEHns/56rwb7OvIM+K30OGhKtgW9&#13;&#10;ucSwPFRso8uo0jOpehuxlR6qEwoSxsnlOyhPWBwUHUSFqUejAfuLkg4nqKDu555ZQYn6qFH3bTab&#13;&#10;hZGLm9n8eoobO/bsxh6mOUIV1FNUEsy178d0b6ysm9gwQYeGFTZFJWPBXlgNZHFKYh2HiQ5jON7H&#13;&#10;qJf/neVvAAAA//8DAFBLAwQUAAYACAAAACEAaDa0B9sAAAAHAQAADwAAAGRycy9kb3ducmV2Lnht&#13;&#10;bEyPwU7DMBBE70j9B2srcaNOi6ggjVOlQK+VKEjAzY0XO2q8jmK3CX/PwqVcRhqNdvZNsR59K87Y&#13;&#10;xyaQgvksA4FUB9OQVfD2ur25BxGTJqPbQKjgGyOsy8lVoXMTBnrB8z5ZwSUUc63ApdTlUsbaoddx&#13;&#10;Fjokzr5C73Vi21tpej1wuW/lIsuW0uuG+IPTHT46rI/7k1fw3H3uqjsbZfWe3McxbIat21mlrqfj&#13;&#10;04qlWoFIOKbLBfxuYH4oGewQTmSiaBXwmvSnnD3cLtkeFCxAloX8z1/+AAAA//8DAFBLAQItABQA&#13;&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#13;&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#13;&#10;UEsBAi0AFAAGAAgAAAAhAIrt3y9gAgAAvwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#13;&#10;eG1sUEsBAi0AFAAGAAgAAAAhAGg2tAfbAAAABwEAAA8AAAAAAAAAAAAAAAAAugQAAGRycy9kb3du&#13;&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAADCBQAAAAA=&#13;&#10;" filled="f">
+        <w:pict w14:anchorId="07902DA0">
+          <v:rect id="Horizontal Line 11" o:spid="_x0000_s2050" alt="" style="width:468pt;height:.1pt;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-width-percent:0;mso-height-percent:0;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" filled="f">
             <o:lock v:ext="edit" rotation="t" aspectratio="t" verticies="t" text="t" shapetype="t"/>
             <w10:anchorlock/>
           </v:rect>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A60F773" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="00D273A8" w:rsidRDefault="009B348E" w:rsidP="009B348E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D273A8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PART 3 EXECUTION</w:t>
       </w:r>
     </w:p>
@@ -4389,71 +4403,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B. Package box shall contain adequate padding to prevent damage to device and parts during shipping.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11831BD5" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="00D273A8" w:rsidRDefault="009B348E" w:rsidP="00D273A8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D273A8">
         <w:rPr>
           <w:rStyle w:val="Strong"/>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3.3 INSTALLATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DCF622A" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="00D273A8">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>A. Device shall be installed in accordance with the manufacturer's installation guide provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F5D068" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="00D273A8">
       <w:pPr>
         <w:pStyle w:val="text-start"/>
         <w:spacing w:before="120" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B348E">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>B. Device shall be installed by qualified service professionals.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C48F5E1" w14:textId="77777777" w:rsidR="009B348E" w:rsidRPr="009B348E" w:rsidRDefault="009B348E" w:rsidP="00D273A8">
       <w:pPr>
@@ -4697,61 +4711,61 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="504A056F" w14:textId="77777777" w:rsidR="00F53E00" w:rsidRPr="00F53E00" w:rsidRDefault="00F53E00" w:rsidP="009B348E">
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F53E00" w:rsidRPr="00F53E00" w:rsidSect="002B4B81">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0429A6E0" w14:textId="77777777" w:rsidR="00B441D1" w:rsidRDefault="00B441D1" w:rsidP="006C76B9">
+    <w:p w14:paraId="1A05C3AF" w14:textId="77777777" w:rsidR="00FD232B" w:rsidRDefault="00FD232B" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37FF1F3D" w14:textId="77777777" w:rsidR="00B441D1" w:rsidRDefault="00B441D1" w:rsidP="006C76B9">
+    <w:p w14:paraId="6CD80D24" w14:textId="77777777" w:rsidR="00FD232B" w:rsidRDefault="00FD232B" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4892,61 +4906,61 @@
       <w:t>8415</w:t>
     </w:r>
     <w:r w:rsidR="00503A27" w:rsidRPr="000F272B">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidR="009B348E">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3BBB611D" w14:textId="77777777" w:rsidR="00B441D1" w:rsidRDefault="00B441D1" w:rsidP="006C76B9">
+    <w:p w14:paraId="704BA13D" w14:textId="77777777" w:rsidR="00FD232B" w:rsidRDefault="00FD232B" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A4E9E5E" w14:textId="77777777" w:rsidR="00B441D1" w:rsidRDefault="00B441D1" w:rsidP="006C76B9">
+    <w:p w14:paraId="5AD08923" w14:textId="77777777" w:rsidR="00FD232B" w:rsidRDefault="00FD232B" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="565053189"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
       </w:rPr>
@@ -8745,57 +8759,57 @@
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1245190251">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="480926118">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1397826561">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1604603644">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1649092087">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1170680363">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="29"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="182"/>
+  <w:zoom w:percent="230"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2061"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00406554"/>
     <w:rsid w:val="0000123B"/>
     <w:rsid w:val="00004834"/>
     <w:rsid w:val="0000636C"/>
     <w:rsid w:val="00006920"/>
     <w:rsid w:val="00007755"/>
@@ -9283,50 +9297,51 @@
     <w:rsid w:val="009D210F"/>
     <w:rsid w:val="009D3B29"/>
     <w:rsid w:val="009D3ED9"/>
     <w:rsid w:val="009E2C88"/>
     <w:rsid w:val="009E4639"/>
     <w:rsid w:val="009E4FBD"/>
     <w:rsid w:val="009F3EF1"/>
     <w:rsid w:val="009F5617"/>
     <w:rsid w:val="009F6961"/>
     <w:rsid w:val="009F7023"/>
     <w:rsid w:val="00A02A78"/>
     <w:rsid w:val="00A038C8"/>
     <w:rsid w:val="00A03FB2"/>
     <w:rsid w:val="00A05F3F"/>
     <w:rsid w:val="00A170E0"/>
     <w:rsid w:val="00A24814"/>
     <w:rsid w:val="00A24ABF"/>
     <w:rsid w:val="00A24BE4"/>
     <w:rsid w:val="00A27C34"/>
     <w:rsid w:val="00A33067"/>
     <w:rsid w:val="00A345EB"/>
     <w:rsid w:val="00A40CE9"/>
     <w:rsid w:val="00A41465"/>
     <w:rsid w:val="00A43164"/>
     <w:rsid w:val="00A43D68"/>
+    <w:rsid w:val="00A45939"/>
     <w:rsid w:val="00A5117A"/>
     <w:rsid w:val="00A540FF"/>
     <w:rsid w:val="00A6458B"/>
     <w:rsid w:val="00A64F3F"/>
     <w:rsid w:val="00A66A37"/>
     <w:rsid w:val="00A66C0D"/>
     <w:rsid w:val="00A67A21"/>
     <w:rsid w:val="00A728FD"/>
     <w:rsid w:val="00A737CA"/>
     <w:rsid w:val="00A753E0"/>
     <w:rsid w:val="00A757B9"/>
     <w:rsid w:val="00A75E91"/>
     <w:rsid w:val="00A84EB2"/>
     <w:rsid w:val="00A916BB"/>
     <w:rsid w:val="00A92B04"/>
     <w:rsid w:val="00A934A4"/>
     <w:rsid w:val="00AA0010"/>
     <w:rsid w:val="00AA0407"/>
     <w:rsid w:val="00AA05D8"/>
     <w:rsid w:val="00AA5C3A"/>
     <w:rsid w:val="00AB2516"/>
     <w:rsid w:val="00AC4AC1"/>
     <w:rsid w:val="00AC4CE2"/>
     <w:rsid w:val="00AC510A"/>
     <w:rsid w:val="00AD0110"/>
@@ -9524,88 +9539,90 @@
     <w:rsid w:val="00F24A34"/>
     <w:rsid w:val="00F24F9B"/>
     <w:rsid w:val="00F27E4D"/>
     <w:rsid w:val="00F347AC"/>
     <w:rsid w:val="00F36EB6"/>
     <w:rsid w:val="00F411C2"/>
     <w:rsid w:val="00F44BD0"/>
     <w:rsid w:val="00F45639"/>
     <w:rsid w:val="00F4634A"/>
     <w:rsid w:val="00F522A1"/>
     <w:rsid w:val="00F52BF3"/>
     <w:rsid w:val="00F53E00"/>
     <w:rsid w:val="00F56BDD"/>
     <w:rsid w:val="00F56DC9"/>
     <w:rsid w:val="00F60868"/>
     <w:rsid w:val="00F61E9F"/>
     <w:rsid w:val="00F6301C"/>
     <w:rsid w:val="00F65061"/>
     <w:rsid w:val="00F71670"/>
     <w:rsid w:val="00F74101"/>
     <w:rsid w:val="00F82F6F"/>
     <w:rsid w:val="00F83E8C"/>
     <w:rsid w:val="00F86019"/>
     <w:rsid w:val="00F87319"/>
     <w:rsid w:val="00F90C52"/>
+    <w:rsid w:val="00FA55CD"/>
     <w:rsid w:val="00FA5977"/>
     <w:rsid w:val="00FA5F67"/>
     <w:rsid w:val="00FA66FD"/>
     <w:rsid w:val="00FB036A"/>
     <w:rsid w:val="00FB0EEE"/>
     <w:rsid w:val="00FB68F3"/>
     <w:rsid w:val="00FB6A1C"/>
+    <w:rsid w:val="00FD232B"/>
     <w:rsid w:val="00FD2EE1"/>
     <w:rsid w:val="00FD5442"/>
     <w:rsid w:val="00FD6BB2"/>
     <w:rsid w:val="00FE2E19"/>
     <w:rsid w:val="00FE33AB"/>
     <w:rsid w:val="00FE41C3"/>
     <w:rsid w:val="00FE5865"/>
     <w:rsid w:val="00FE690E"/>
     <w:rsid w:val="00FE7BC6"/>
     <w:rsid w:val="00FF006B"/>
     <w:rsid w:val="00FF03EB"/>
     <w:rsid w:val="00FF1802"/>
     <w:rsid w:val="00FF6780"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2051"/>
+    <o:shapedefaults v:ext="edit" spidmax="2061"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="074E59A0"/>
   <w15:docId w15:val="{E818C657-F628-42B1-85B0-62219E358C19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
@@ -10921,68 +10938,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="GOST - Title Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B03C4272-FE93-4116-B1C3-0891579F8337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1589</Words>
-  <Characters>9058</Characters>
+  <Words>1609</Words>
+  <Characters>9177</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
+  <Lines>76</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OPENEYE X4 A&amp;E SPECIFICATIONS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10626</CharactersWithSpaces>
+  <CharactersWithSpaces>10765</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>OPENEYE X4 A&amp;E SPECIFICATIONS</dc:title>
   <dc:subject>A&amp;E</dc:subject>
   <dc:creator>Sean McCall</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Product reference</cp:category>
 </cp:coreProperties>
 </file>