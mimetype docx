--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -443,69 +443,61 @@
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Cloud Camera</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A8BFFF3" w14:textId="0B0123B9" w:rsidR="006B5CF3" w:rsidRPr="0025270A" w:rsidRDefault="00D80BD7" w:rsidP="00D80BD7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="006267A7">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve"> megapixel</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> cloud IP </w:t>
+        <w:t xml:space="preserve"> megapixel cloud IP </w:t>
       </w:r>
       <w:r w:rsidR="006267A7">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>fisheye</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> camera</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7589B156" w14:textId="083CFB0E" w:rsidR="006B5CF3" w:rsidRPr="001E02FB" w:rsidRDefault="006B5CF3" w:rsidP="00AC2669">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="792"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
@@ -2409,59 +2401,57 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E02FB">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Manufacturer</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F7972E8" w14:textId="6C9C2BDD" w:rsidR="000D3C1A" w:rsidRDefault="000D3C1A" w:rsidP="00F85F41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>OpenEye</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0E98E2EF" w14:textId="0040BD43" w:rsidR="004B48A9" w:rsidRDefault="004B48A9" w:rsidP="004B48A9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1515"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>1730 North Madson Street</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529DFFD3" w14:textId="2B21834C" w:rsidR="004B48A9" w:rsidRDefault="004B48A9" w:rsidP="004B48A9">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1515"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -2778,65 +2768,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD57AD">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">All systems and components shall be provided with the availability of a </w:t>
       </w:r>
       <w:r w:rsidR="004A1904">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>toll-free</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD57AD">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve"> technical support phone number from the manufacturer. The phone number shall allow for immediate technical assistance for </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> dealer/installer at no charge.</w:t>
+        <w:t xml:space="preserve"> technical support phone number from the manufacturer. The phone number shall allow for immediate technical assistance for either the dealer/installer at no charge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D48617F" w14:textId="2A3AA7F0" w:rsidR="00FD57AD" w:rsidRPr="00872C39" w:rsidRDefault="00FD57AD" w:rsidP="00F85F41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD57AD">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>All systems and components shall be provided with an explicit manufacturer warranty.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC9F111" w14:textId="42C0C217" w:rsidR="00223899" w:rsidRPr="001E02FB" w:rsidRDefault="00FD57AD" w:rsidP="00F85F41">
       <w:pPr>
         <w:pStyle w:val="LineBlank"/>
         <w:numPr>
@@ -3183,65 +3159,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BA54D1">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>Camera shall support user selectable resolution, frame rate, bit rate, and GOP size set from the GUI of the IP cameras.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F2352B" w14:textId="04E8A62A" w:rsidR="006E5147" w:rsidRDefault="006E5147" w:rsidP="00F85F41">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E5147">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">Operation of the camera shall be facilitated </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> a web browser that can be Google Chrome, Apple Safari</w:t>
+        <w:t>Operation of the camera shall be facilitated by the use of a web browser that can be Google Chrome, Apple Safari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>, Opera,</w:t>
       </w:r>
       <w:r w:rsidRPr="006E5147">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mozilla Firefox</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>, or Edge</w:t>
       </w:r>
       <w:r w:rsidRPr="006E5147">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3520,151 +3482,149 @@
         <w:t>rusion detection</w:t>
       </w:r>
       <w:r w:rsidRPr="00C12979">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44CC56F1" w14:textId="5A23AA0C" w:rsidR="00D30A64" w:rsidRDefault="00E9016D" w:rsidP="00E9016D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AF4AE9">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cloud camera shall support manual onboarding via </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Web Services, including configuration through a mobile device using QR code scanning.</w:t>
+        <w:t>Cloud camera shall support manual onboarding via OpenEye Web Services, including configuration through a mobile device using QR code scanning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34562C80" w14:textId="3863F384" w:rsidR="00E92FC5" w:rsidRPr="00F00090" w:rsidRDefault="00256DD2" w:rsidP="00F00090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00256DD2">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">Camera shall make available system information with at least the following camera information: Model, firmware version, </w:t>
       </w:r>
       <w:r w:rsidR="00E92FC5">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidRPr="00256DD2">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>MAC address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623079FA" w14:textId="5F5427F7" w:rsidR="002B6B77" w:rsidRDefault="006D50E6" w:rsidP="00F00090">
+    <w:p w14:paraId="623079FA" w14:textId="07EA7F04" w:rsidR="002B6B77" w:rsidRDefault="006D50E6" w:rsidP="00F00090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D50E6">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">Camera shall allow changing of image attributes to include the following: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="006D50E6">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">rightness, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">contrast, </w:t>
       </w:r>
       <w:r w:rsidRPr="006D50E6">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>saturation, sharpness</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t>, white balance, WDR, and day/night, and sensitivity.</w:t>
+        <w:t xml:space="preserve">, white balance, </w:t>
+      </w:r>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>DR, and day/night, and sensitivity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="311E1E6D" w14:textId="2273A8F8" w:rsidR="00C96637" w:rsidRPr="00C96637" w:rsidRDefault="0044728C" w:rsidP="00F00090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0044728C">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">GUI shall allow </w:t>
       </w:r>
       <w:r w:rsidR="00FD7734">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">the enabling of remote support for a set amount of time, rebooting of the camera, </w:t>
@@ -4528,133 +4488,133 @@
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>Streams</w:t>
       </w:r>
       <w:r w:rsidR="00037230">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00037230" w:rsidRPr="00037230">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>2 (Main Profile, High Profile)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F8995B0" w14:textId="2C96AD4F" w:rsidR="00A074FB" w:rsidRPr="00414AC5" w:rsidRDefault="00A074FB" w:rsidP="00414AC5">
+    <w:p w14:paraId="2F8995B0" w14:textId="51040A7E" w:rsidR="00A074FB" w:rsidRPr="00414AC5" w:rsidRDefault="00A074FB" w:rsidP="00414AC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve">Resolutions: </w:t>
       </w:r>
-      <w:r w:rsidR="00985CB6">
-[...3 lines deleted...]
-        <w:t>2592</w:t>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>3520</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
-      <w:r w:rsidR="00985CB6">
-[...3 lines deleted...]
-        <w:t>1944</w:t>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>3520</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r w:rsidR="00B76624">
-[...3 lines deleted...]
-        <w:t>2560</w:t>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>2832</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve"> x 1</w:t>
-[...5 lines deleted...]
-        <w:t>440</w:t>
+        <w:t xml:space="preserve"> x </w:t>
+      </w:r>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>2832</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> / </w:t>
       </w:r>
-      <w:r w:rsidR="00B76624">
-[...3 lines deleted...]
-        <w:t>1920</w:t>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>640</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> x </w:t>
       </w:r>
-      <w:r w:rsidR="00B76624">
-[...3 lines deleted...]
-        <w:t>1080</w:t>
+      <w:r w:rsidR="00523EC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>640</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t xml:space="preserve"> @30FPS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B4293A4" w14:textId="1B2040F8" w:rsidR="00414AC5" w:rsidRDefault="00414AC5" w:rsidP="00414AC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00414AC5">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>Frame Rate</w:t>
@@ -4669,370 +4629,331 @@
     <w:p w14:paraId="62956944" w14:textId="023C02E0" w:rsidR="00A074FB" w:rsidRDefault="00A074FB" w:rsidP="00414AC5">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>Bitrate: VBR, CBR</w:t>
       </w:r>
       <w:r w:rsidR="00F00090">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>, Smart</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52178904" w14:textId="3353226B" w:rsidR="00501A64" w:rsidRPr="00414AC5" w:rsidRDefault="00501A64" w:rsidP="00414AC5">
+    <w:p w14:paraId="4652FDA7" w14:textId="0BF060BD" w:rsidR="00501A64" w:rsidRDefault="000D3A79" w:rsidP="00501A64">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>Network</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7728B181" w14:textId="05022951" w:rsidR="00501A64" w:rsidRDefault="00501A64" w:rsidP="00501A64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">Image Rotation: </w:t>
+        <w:t xml:space="preserve">Ethernet: </w:t>
       </w:r>
       <w:r w:rsidRPr="00501A64">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t>0°, 90°, 270°, Image Flip, Image Mirror</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4652FDA7" w14:textId="0BF060BD" w:rsidR="00501A64" w:rsidRDefault="000D3A79" w:rsidP="00501A64">
+        <w:t>RJ-45, 10/100Mbps</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AA36E5F" w14:textId="32DB206C" w:rsidR="006C1CB4" w:rsidRPr="008304D6" w:rsidRDefault="006C1CB4" w:rsidP="008304D6">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Power Source: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>PoE 802.3af / 12vDC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2B7BFA" w14:textId="77A99338" w:rsidR="00501A64" w:rsidRPr="002B7D97" w:rsidRDefault="00501A64" w:rsidP="002B7D97">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protocol: </w:t>
+      </w:r>
+      <w:r w:rsidR="009B07ED" w:rsidRPr="009B07ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>IPv4</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3C7740" w14:textId="453FEB57" w:rsidR="00501A64" w:rsidRDefault="00501A64" w:rsidP="00501A64">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t>Network</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7728B181" w14:textId="05022951" w:rsidR="00501A64" w:rsidRDefault="00501A64" w:rsidP="00501A64">
+        <w:t>PTZ – N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BBD241C" w14:textId="1FBDF09A" w:rsidR="002C6B1A" w:rsidRDefault="008304D6" w:rsidP="002C6B1A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>Remote Surveillance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5360BF" w14:textId="537532DF" w:rsidR="008304D6" w:rsidRDefault="008304D6" w:rsidP="008304D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ethernet: </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="3AA36E5F" w14:textId="32DB206C" w:rsidR="006C1CB4" w:rsidRPr="008304D6" w:rsidRDefault="006C1CB4" w:rsidP="008304D6">
+        <w:t>Control System: OpenEye Web Services</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35194653" w14:textId="4101F35E" w:rsidR="008304D6" w:rsidRDefault="008304D6" w:rsidP="008304D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">Power Source: </w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="7E3C7740" w14:textId="453FEB57" w:rsidR="00501A64" w:rsidRDefault="00501A64" w:rsidP="00501A64">
+        <w:t>Mobile Devices: iOS</w:t>
+      </w:r>
+      <w:r w:rsidR="00442C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>, Android</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4218F160" w14:textId="12B70910" w:rsidR="008304D6" w:rsidRDefault="008304D6" w:rsidP="008304D6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t>PTZ – N/A</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4BBD241C" w14:textId="1FBDF09A" w:rsidR="002C6B1A" w:rsidRDefault="008304D6" w:rsidP="002C6B1A">
+        <w:t xml:space="preserve">Onboard Storage: </w:t>
+      </w:r>
+      <w:r w:rsidR="00853BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>1T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B, </w:t>
+      </w:r>
+      <w:r w:rsidR="00853BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006C1CB4">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>TB</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2943">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00853BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2943">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>TB,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MicroSD, SDXC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EF6FB63" w14:textId="11D0F831" w:rsidR="00495019" w:rsidRPr="00A31485" w:rsidRDefault="009B07ED" w:rsidP="00F87319">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t>Remote Surveillance</w:t>
-[...141 lines deleted...]
-          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        <w:t xml:space="preserve">External Storage: </w:t>
+      </w:r>
+      <w:r w:rsidR="00F00090">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+        </w:rPr>
+        <w:t>N/A</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0345408F" w14:textId="398D5B5E" w:rsidR="00F87319" w:rsidRPr="00495019" w:rsidRDefault="00F87319" w:rsidP="00F87319">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00495019">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
+          <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">External Storage: </w:t>
-[...19 lines deleted...]
-        </w:rPr>
         <w:t>PART 3 EXECUTION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12CA65A0" w14:textId="77777777" w:rsidR="00C631A0" w:rsidRPr="00495019" w:rsidRDefault="00C631A0" w:rsidP="00AC2669">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79A95D07" w14:textId="77777777" w:rsidR="00C631A0" w:rsidRPr="00495019" w:rsidRDefault="00C631A0" w:rsidP="00AC2669">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
@@ -5120,65 +5041,51 @@
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>PREPARATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF5C6E1" w14:textId="75F2BEBD" w:rsidR="00C31AF8" w:rsidRDefault="00076DDF" w:rsidP="00727A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
-        <w:t xml:space="preserve">ESD-sensitive parts shall be properly protected against static buildup </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> static shielding material</w:t>
+        <w:t>ESD-sensitive parts shall be properly protected against static buildup through the use of static shielding material</w:t>
       </w:r>
       <w:r w:rsidR="004966EA" w:rsidRPr="00495019">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3426F7B5" w14:textId="4A33C737" w:rsidR="00076DDF" w:rsidRDefault="00076DDF" w:rsidP="00727A7A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         </w:rPr>
         <w:t>Package box shall contain adequate padding to prevent damage to device and parts during shipping.</w:t>
       </w:r>
@@ -5542,85 +5449,85 @@
       <w:r w:rsidRPr="00495019">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium" w:cs="Arial"/>
         </w:rPr>
         <w:t>END OF DOCUMENT</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008823D9" w:rsidRPr="00727A7A" w:rsidSect="002B4B81">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73E58FA7" w14:textId="77777777" w:rsidR="00094A38" w:rsidRDefault="00094A38" w:rsidP="006C76B9">
+    <w:p w14:paraId="454D9377" w14:textId="77777777" w:rsidR="00516E97" w:rsidRDefault="00516E97" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="48A9E6A3" w14:textId="77777777" w:rsidR="00094A38" w:rsidRDefault="00094A38" w:rsidP="006C76B9">
+    <w:p w14:paraId="5DA498F9" w14:textId="77777777" w:rsidR="00516E97" w:rsidRDefault="00516E97" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -5630,50 +5537,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat Medium">
     <w:panose1 w:val="00000600000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Swis721 BT">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000011" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica 45 Light">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="020B0403020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
@@ -5813,117 +5721,107 @@
       <w:t>61</w:t>
     </w:r>
     <w:r w:rsidR="00503A27" w:rsidRPr="0025270A">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
     <w:r w:rsidR="00CC3D42">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0843355F" w14:textId="77777777" w:rsidR="00094A38" w:rsidRDefault="00094A38" w:rsidP="006C76B9">
+    <w:p w14:paraId="5548BC71" w14:textId="77777777" w:rsidR="00516E97" w:rsidRDefault="00516E97" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1AA2DCD7" w14:textId="77777777" w:rsidR="00094A38" w:rsidRDefault="00094A38" w:rsidP="006C76B9">
+    <w:p w14:paraId="4E72B6AC" w14:textId="77777777" w:rsidR="00516E97" w:rsidRDefault="00516E97" w:rsidP="006C76B9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="565053189"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="06919657" w14:textId="67E30359" w:rsidR="0020113E" w:rsidRPr="00477D29" w:rsidRDefault="0020113E">
         <w:pPr>
           <w:pStyle w:val="Header"/>
           <w:jc w:val="right"/>
           <w:rPr>
             <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00477D29">
           <w:rPr>
             <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>OpenEye</w:t>
-[...8 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve">OpenEye </w:t>
         </w:r>
         <w:r w:rsidR="00867366" w:rsidRPr="00477D29">
           <w:rPr>
             <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>OE-</w:t>
         </w:r>
         <w:r w:rsidR="00714880" w:rsidRPr="00477D29">
           <w:rPr>
             <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
         <w:r w:rsidR="00477D29">
           <w:rPr>
             <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>C</w:t>
         </w:r>
@@ -6126,60 +6024,58 @@
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00214538">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00214538" w:rsidRPr="00ED1759">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidR="00214538" w:rsidRPr="00AC6ECA">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>OpenEye</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00214538" w:rsidRPr="00ED1759">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00867366" w:rsidRPr="00AC6ECA">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>OE-</w:t>
     </w:r>
     <w:r w:rsidR="00714880" w:rsidRPr="00AC6ECA">
       <w:rPr>
         <w:rFonts w:ascii="Montserrat Medium" w:hAnsi="Montserrat Medium"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>C</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -11123,51 +11019,52 @@
   <w:num w:numId="46" w16cid:durableId="865027466">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="47" w16cid:durableId="313418475">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1639411846">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="1182204721">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="101999623">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="987705200">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="45"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="167"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:hideSpellingErrors/>
+  <w:hideGrammaticalErrors/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -11182,50 +11079,51 @@
     <w:rsid w:val="000161C8"/>
     <w:rsid w:val="00016AE9"/>
     <w:rsid w:val="00020C98"/>
     <w:rsid w:val="00024205"/>
     <w:rsid w:val="00030236"/>
     <w:rsid w:val="00030C9B"/>
     <w:rsid w:val="0003137E"/>
     <w:rsid w:val="000325D1"/>
     <w:rsid w:val="00034227"/>
     <w:rsid w:val="00037230"/>
     <w:rsid w:val="00040FC9"/>
     <w:rsid w:val="00041563"/>
     <w:rsid w:val="00045423"/>
     <w:rsid w:val="000459B5"/>
     <w:rsid w:val="00047BC3"/>
     <w:rsid w:val="000503A6"/>
     <w:rsid w:val="00055BF9"/>
     <w:rsid w:val="000606A9"/>
     <w:rsid w:val="00064A28"/>
     <w:rsid w:val="000656D9"/>
     <w:rsid w:val="000743F4"/>
     <w:rsid w:val="000744C8"/>
     <w:rsid w:val="00076DDF"/>
     <w:rsid w:val="000820EB"/>
     <w:rsid w:val="00082AC4"/>
+    <w:rsid w:val="00085516"/>
     <w:rsid w:val="00086C5E"/>
     <w:rsid w:val="00092A3A"/>
     <w:rsid w:val="00093065"/>
     <w:rsid w:val="00094A38"/>
     <w:rsid w:val="00095205"/>
     <w:rsid w:val="00096EC4"/>
     <w:rsid w:val="000A0151"/>
     <w:rsid w:val="000A0C29"/>
     <w:rsid w:val="000A2456"/>
     <w:rsid w:val="000B1301"/>
     <w:rsid w:val="000B4CF6"/>
     <w:rsid w:val="000B51A1"/>
     <w:rsid w:val="000B58FC"/>
     <w:rsid w:val="000B6C8A"/>
     <w:rsid w:val="000B7EAD"/>
     <w:rsid w:val="000C7804"/>
     <w:rsid w:val="000C7971"/>
     <w:rsid w:val="000D0F11"/>
     <w:rsid w:val="000D29FC"/>
     <w:rsid w:val="000D3A79"/>
     <w:rsid w:val="000D3C1A"/>
     <w:rsid w:val="000E3AB7"/>
     <w:rsid w:val="000E68A7"/>
     <w:rsid w:val="000F0FEA"/>
     <w:rsid w:val="000F1504"/>
@@ -11469,56 +11367,58 @@
     <w:rsid w:val="004A716F"/>
     <w:rsid w:val="004B48A9"/>
     <w:rsid w:val="004B5045"/>
     <w:rsid w:val="004B534D"/>
     <w:rsid w:val="004B594E"/>
     <w:rsid w:val="004C14FD"/>
     <w:rsid w:val="004C2579"/>
     <w:rsid w:val="004D18E3"/>
     <w:rsid w:val="004D5834"/>
     <w:rsid w:val="004E1EFB"/>
     <w:rsid w:val="004E3244"/>
     <w:rsid w:val="004F07C6"/>
     <w:rsid w:val="004F5943"/>
     <w:rsid w:val="00501A64"/>
     <w:rsid w:val="00502233"/>
     <w:rsid w:val="00503760"/>
     <w:rsid w:val="00503A27"/>
     <w:rsid w:val="005051A0"/>
     <w:rsid w:val="00506BFA"/>
     <w:rsid w:val="00510285"/>
     <w:rsid w:val="00510390"/>
     <w:rsid w:val="0051493C"/>
     <w:rsid w:val="00515871"/>
     <w:rsid w:val="005158C1"/>
     <w:rsid w:val="00515CA0"/>
+    <w:rsid w:val="00516E97"/>
     <w:rsid w:val="005173A5"/>
     <w:rsid w:val="0051750B"/>
     <w:rsid w:val="0051756A"/>
     <w:rsid w:val="00520E0B"/>
     <w:rsid w:val="0052229C"/>
     <w:rsid w:val="00522A46"/>
+    <w:rsid w:val="00523EC1"/>
     <w:rsid w:val="00524E22"/>
     <w:rsid w:val="00534123"/>
     <w:rsid w:val="005348FF"/>
     <w:rsid w:val="00543698"/>
     <w:rsid w:val="00543B8A"/>
     <w:rsid w:val="00544DDD"/>
     <w:rsid w:val="00545DAA"/>
     <w:rsid w:val="0054770F"/>
     <w:rsid w:val="005556C4"/>
     <w:rsid w:val="00557599"/>
     <w:rsid w:val="00557894"/>
     <w:rsid w:val="00557D45"/>
     <w:rsid w:val="00563EAA"/>
     <w:rsid w:val="0056474E"/>
     <w:rsid w:val="00565A78"/>
     <w:rsid w:val="00577151"/>
     <w:rsid w:val="0057732E"/>
     <w:rsid w:val="00591AEE"/>
     <w:rsid w:val="00592763"/>
     <w:rsid w:val="0059299D"/>
     <w:rsid w:val="00593B9D"/>
     <w:rsid w:val="0059628D"/>
     <w:rsid w:val="00596A9C"/>
     <w:rsid w:val="005A0F96"/>
     <w:rsid w:val="005A105F"/>
@@ -11732,50 +11632,51 @@
     <w:rsid w:val="00995F59"/>
     <w:rsid w:val="009967A4"/>
     <w:rsid w:val="00996B58"/>
     <w:rsid w:val="00997493"/>
     <w:rsid w:val="009A114D"/>
     <w:rsid w:val="009A2A72"/>
     <w:rsid w:val="009A316E"/>
     <w:rsid w:val="009A6241"/>
     <w:rsid w:val="009A7F76"/>
     <w:rsid w:val="009B07ED"/>
     <w:rsid w:val="009B116A"/>
     <w:rsid w:val="009B13BD"/>
     <w:rsid w:val="009B3927"/>
     <w:rsid w:val="009B5F3B"/>
     <w:rsid w:val="009C2403"/>
     <w:rsid w:val="009C37B7"/>
     <w:rsid w:val="009C723A"/>
     <w:rsid w:val="009D210F"/>
     <w:rsid w:val="009D3B29"/>
     <w:rsid w:val="009D3ED9"/>
     <w:rsid w:val="009E2C88"/>
     <w:rsid w:val="009E4639"/>
     <w:rsid w:val="009E4FBD"/>
     <w:rsid w:val="009F0E41"/>
     <w:rsid w:val="009F3EF1"/>
+    <w:rsid w:val="009F53FD"/>
     <w:rsid w:val="009F5617"/>
     <w:rsid w:val="009F6961"/>
     <w:rsid w:val="009F7023"/>
     <w:rsid w:val="00A02A78"/>
     <w:rsid w:val="00A038C8"/>
     <w:rsid w:val="00A03FB2"/>
     <w:rsid w:val="00A05F3F"/>
     <w:rsid w:val="00A074FB"/>
     <w:rsid w:val="00A170E0"/>
     <w:rsid w:val="00A24814"/>
     <w:rsid w:val="00A24ABF"/>
     <w:rsid w:val="00A24BE4"/>
     <w:rsid w:val="00A27C34"/>
     <w:rsid w:val="00A31485"/>
     <w:rsid w:val="00A33067"/>
     <w:rsid w:val="00A345EB"/>
     <w:rsid w:val="00A36D5D"/>
     <w:rsid w:val="00A40CE9"/>
     <w:rsid w:val="00A41465"/>
     <w:rsid w:val="00A43164"/>
     <w:rsid w:val="00A43D68"/>
     <w:rsid w:val="00A5117A"/>
     <w:rsid w:val="00A540FF"/>
     <w:rsid w:val="00A6458B"/>
     <w:rsid w:val="00A648F9"/>
@@ -11883,50 +11784,51 @@
     <w:rsid w:val="00C267B2"/>
     <w:rsid w:val="00C31AF8"/>
     <w:rsid w:val="00C34A36"/>
     <w:rsid w:val="00C36288"/>
     <w:rsid w:val="00C36D93"/>
     <w:rsid w:val="00C4291B"/>
     <w:rsid w:val="00C4386B"/>
     <w:rsid w:val="00C44503"/>
     <w:rsid w:val="00C452DE"/>
     <w:rsid w:val="00C45A04"/>
     <w:rsid w:val="00C46328"/>
     <w:rsid w:val="00C509F0"/>
     <w:rsid w:val="00C50CF1"/>
     <w:rsid w:val="00C5257A"/>
     <w:rsid w:val="00C53D0E"/>
     <w:rsid w:val="00C555C3"/>
     <w:rsid w:val="00C55966"/>
     <w:rsid w:val="00C55C6A"/>
     <w:rsid w:val="00C607F0"/>
     <w:rsid w:val="00C631A0"/>
     <w:rsid w:val="00C6498C"/>
     <w:rsid w:val="00C67A6F"/>
     <w:rsid w:val="00C71179"/>
     <w:rsid w:val="00C750CC"/>
     <w:rsid w:val="00C81CE9"/>
+    <w:rsid w:val="00C82D58"/>
     <w:rsid w:val="00C833E2"/>
     <w:rsid w:val="00C92C38"/>
     <w:rsid w:val="00C95AB1"/>
     <w:rsid w:val="00C964F2"/>
     <w:rsid w:val="00C96637"/>
     <w:rsid w:val="00CA0F61"/>
     <w:rsid w:val="00CA1CF3"/>
     <w:rsid w:val="00CA3477"/>
     <w:rsid w:val="00CA6E21"/>
     <w:rsid w:val="00CB0BA5"/>
     <w:rsid w:val="00CB2F4B"/>
     <w:rsid w:val="00CB7A89"/>
     <w:rsid w:val="00CC289B"/>
     <w:rsid w:val="00CC3D42"/>
     <w:rsid w:val="00CC5D73"/>
     <w:rsid w:val="00CC6067"/>
     <w:rsid w:val="00CC74A5"/>
     <w:rsid w:val="00CC7F2C"/>
     <w:rsid w:val="00CD0FB0"/>
     <w:rsid w:val="00CD1260"/>
     <w:rsid w:val="00CD27B6"/>
     <w:rsid w:val="00CD32AD"/>
     <w:rsid w:val="00CD6588"/>
     <w:rsid w:val="00CD7E27"/>
     <w:rsid w:val="00CE0E71"/>
@@ -11972,50 +11874,51 @@
     <w:rsid w:val="00DB6B6F"/>
     <w:rsid w:val="00DB703A"/>
     <w:rsid w:val="00DC21A6"/>
     <w:rsid w:val="00DC2BD1"/>
     <w:rsid w:val="00DC4C96"/>
     <w:rsid w:val="00DC5329"/>
     <w:rsid w:val="00DC5E70"/>
     <w:rsid w:val="00DC6749"/>
     <w:rsid w:val="00DD11BB"/>
     <w:rsid w:val="00DD38D5"/>
     <w:rsid w:val="00DE6AD3"/>
     <w:rsid w:val="00DF22F2"/>
     <w:rsid w:val="00DF2409"/>
     <w:rsid w:val="00DF3A79"/>
     <w:rsid w:val="00E00161"/>
     <w:rsid w:val="00E03DED"/>
     <w:rsid w:val="00E05CA9"/>
     <w:rsid w:val="00E140DB"/>
     <w:rsid w:val="00E15D96"/>
     <w:rsid w:val="00E1782F"/>
     <w:rsid w:val="00E2600E"/>
     <w:rsid w:val="00E32293"/>
     <w:rsid w:val="00E4390C"/>
     <w:rsid w:val="00E44222"/>
     <w:rsid w:val="00E4483D"/>
+    <w:rsid w:val="00E45432"/>
     <w:rsid w:val="00E53FC3"/>
     <w:rsid w:val="00E54C32"/>
     <w:rsid w:val="00E62EDF"/>
     <w:rsid w:val="00E64A6D"/>
     <w:rsid w:val="00E707B4"/>
     <w:rsid w:val="00E71A38"/>
     <w:rsid w:val="00E7520E"/>
     <w:rsid w:val="00E75627"/>
     <w:rsid w:val="00E761D9"/>
     <w:rsid w:val="00E775B0"/>
     <w:rsid w:val="00E77982"/>
     <w:rsid w:val="00E8175E"/>
     <w:rsid w:val="00E847E2"/>
     <w:rsid w:val="00E9016D"/>
     <w:rsid w:val="00E91DAB"/>
     <w:rsid w:val="00E92C94"/>
     <w:rsid w:val="00E92FC5"/>
     <w:rsid w:val="00E96520"/>
     <w:rsid w:val="00EA24D1"/>
     <w:rsid w:val="00EA24D8"/>
     <w:rsid w:val="00EA71EE"/>
     <w:rsid w:val="00EB1BED"/>
     <w:rsid w:val="00EB2385"/>
     <w:rsid w:val="00EB4770"/>
     <w:rsid w:val="00EC18FB"/>
@@ -12024,50 +11927,51 @@
     <w:rsid w:val="00EC6278"/>
     <w:rsid w:val="00EC63A1"/>
     <w:rsid w:val="00ED024D"/>
     <w:rsid w:val="00ED1759"/>
     <w:rsid w:val="00ED26FC"/>
     <w:rsid w:val="00ED710E"/>
     <w:rsid w:val="00EE0915"/>
     <w:rsid w:val="00EE1D62"/>
     <w:rsid w:val="00EE3951"/>
     <w:rsid w:val="00EF118D"/>
     <w:rsid w:val="00EF29D2"/>
     <w:rsid w:val="00EF7853"/>
     <w:rsid w:val="00F00090"/>
     <w:rsid w:val="00F1171C"/>
     <w:rsid w:val="00F1220C"/>
     <w:rsid w:val="00F12ACA"/>
     <w:rsid w:val="00F1521B"/>
     <w:rsid w:val="00F16129"/>
     <w:rsid w:val="00F207D7"/>
     <w:rsid w:val="00F21D5C"/>
     <w:rsid w:val="00F21E4C"/>
     <w:rsid w:val="00F23459"/>
     <w:rsid w:val="00F24A34"/>
     <w:rsid w:val="00F24F9B"/>
     <w:rsid w:val="00F27E4D"/>
+    <w:rsid w:val="00F307A8"/>
     <w:rsid w:val="00F347AC"/>
     <w:rsid w:val="00F35C7C"/>
     <w:rsid w:val="00F36EB6"/>
     <w:rsid w:val="00F411C2"/>
     <w:rsid w:val="00F44BD0"/>
     <w:rsid w:val="00F45639"/>
     <w:rsid w:val="00F4634A"/>
     <w:rsid w:val="00F51A7C"/>
     <w:rsid w:val="00F522A1"/>
     <w:rsid w:val="00F52BF3"/>
     <w:rsid w:val="00F54BBD"/>
     <w:rsid w:val="00F56BDD"/>
     <w:rsid w:val="00F56DC9"/>
     <w:rsid w:val="00F60868"/>
     <w:rsid w:val="00F61E9F"/>
     <w:rsid w:val="00F62F06"/>
     <w:rsid w:val="00F6301C"/>
     <w:rsid w:val="00F65061"/>
     <w:rsid w:val="00F71670"/>
     <w:rsid w:val="00F74101"/>
     <w:rsid w:val="00F82F6F"/>
     <w:rsid w:val="00F83E8C"/>
     <w:rsid w:val="00F85F41"/>
     <w:rsid w:val="00F86019"/>
     <w:rsid w:val="00F87319"/>
@@ -14023,68 +13927,68 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\GostTitle.XSL" StyleName="GOST - Title Sort"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B03C4272-FE93-4116-B1C3-0891579F8337}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1539</Words>
-  <Characters>8021</Characters>
+  <Words>1417</Words>
+  <Characters>8079</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>200</Lines>
-  <Paragraphs>147</Paragraphs>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>OPENEYE X4 A&amp;E SPECIFICATIONS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9413</CharactersWithSpaces>
+  <CharactersWithSpaces>9478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>OPENEYE X4 A&amp;E SPECIFICATIONS</dc:title>
   <dc:subject>A&amp;E</dc:subject>
   <dc:creator>MBronson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Product reference</cp:category>
 </cp:coreProperties>
 </file>